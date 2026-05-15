--- v0 (2026-01-15)
+++ v1 (2026-05-15)
@@ -35,237 +35,237 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Nazwa produktu</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
+    <t>Beurer UB 90 komfortowa podkładka grzewcza, miękka podkładka pod łóżko z dwoma strefami temperatury i 9 poziomami temperatury, z automatycznym wyłączaniem i Eco-Control, 150 x 80 cm, można prać w Dwie strefy temperatury + 9 poziomów temperatury</t>
+  </si>
+  <si>
+    <t>B005H0N6JA</t>
+  </si>
+  <si>
+    <t>LPNHK311548375</t>
+  </si>
+  <si>
+    <t>spLc0NP9InN</t>
+  </si>
+  <si>
+    <t>LPNHK311703924</t>
+  </si>
+  <si>
+    <t>0783318997841</t>
+  </si>
+  <si>
+    <t>Novelle podwyższona deska sedesowa (przenośna, do nakładania)</t>
+  </si>
+  <si>
+    <t>B00667AV1E</t>
+  </si>
+  <si>
+    <t>LPNHK311458329</t>
+  </si>
+  <si>
+    <t>NRS Healthcare Solutions Combi Reacher szczypce chwytakowe 660 mm</t>
+  </si>
+  <si>
+    <t>B00A7VPV9W</t>
+  </si>
+  <si>
+    <t>LPNHK314583170</t>
+  </si>
+  <si>
+    <t>Medisana MC 825 Poduszka do masażu Shiatsu, poduszka do siedzenia z akupresurą, masaż szyi, funkcja rozgrzewania, 3 poziomy intensywności, funkcja światła czerwonego, z pilotem na plecy i szyję Masaż shiatsu i akupresury</t>
+  </si>
+  <si>
+    <t>B00G8Z8HY2</t>
+  </si>
+  <si>
+    <t>LPNHK311245467</t>
+  </si>
+  <si>
+    <t>LPNHK352585377</t>
+  </si>
+  <si>
+    <t>Medisana HU 665 podgrzewany podszewka, automatyczne wyłączanie, ochrona przed przegrzaniem, 3 poziomy temperatury, zmywalne, ogrzewanie materaca odpowiednie dla wszystkich popularnych materacy, 150 x 80 cm</t>
+  </si>
+  <si>
+    <t>B00N5TOVAS</t>
+  </si>
+  <si>
+    <t>LPNHK448107669</t>
+  </si>
+  <si>
+    <t>Mobiclinic, Tajo, winda do toalety, z pokrywą, 19 cm, podnośnik do toalety dla osób starszych i niepełnosprawnych, podnośnik do toalety, podnośnik do wanny, regulowany, uchylny, składane podłokietniki, biały</t>
+  </si>
+  <si>
+    <t>B07FPC4YVP</t>
+  </si>
+  <si>
+    <t>LPNHK311167865</t>
+  </si>
+  <si>
+    <t>Beurer HD 75 ciepły koc, przytulny koc z materiału polarowego, 6 ustawień temperatury, możliwość prania w pralce, biały Biały 180 x 130 cm</t>
+  </si>
+  <si>
+    <t>B07FPMQ6C5</t>
+  </si>
+  <si>
+    <t>LPNHK314386144</t>
+  </si>
+  <si>
+    <t>Renpho Elektryczny masażer do stóp Shiatsu, ogrzewanie na podczerwień, kompresja powietrza, wiele rodzajów masażu do relaksu stóp Czarny-059r 18.3'' x 11.2''</t>
+  </si>
+  <si>
+    <t>B07JKS3HXS</t>
+  </si>
+  <si>
+    <t>LPNHK313665603</t>
+  </si>
+  <si>
+    <t>OrtoPrime Podwyższenie toalety dla osób niepełnosprawnych z pokrywką – wysokość 10 cm – ortopedyczny alzawater z bocznym systemem zabezpieczającym - uniwersalne, regulowane podnoszenie toalety</t>
+  </si>
+  <si>
+    <t>B07VWSDJHD</t>
+  </si>
+  <si>
+    <t>LPNHK313768220</t>
+  </si>
+  <si>
+    <t>Beurer MG 135 Poduszka do masażu Shiatsu z funkcją podgrzewania, 4 głowice masujące, automatyczne wyłączanie, pokrowiec z możliwością prania, do ramion, szyi, pleców i nóg, 40 x 40 cm</t>
+  </si>
+  <si>
+    <t>B07W6PMDVF</t>
+  </si>
+  <si>
+    <t>LPNHK311159265</t>
+  </si>
+  <si>
+    <t>LPNHK311642372</t>
+  </si>
+  <si>
     <t>0782901860661</t>
   </si>
   <si>
     <t>COMFIER Ciepły masażer pleców i szyi - Masaż kompresyjny do siedzenia Shiatsu, fotel do masażu ugniatającego plecy, kark i ramiona Szary Una Talla</t>
   </si>
   <si>
     <t>B085NNC9PL</t>
   </si>
   <si>
     <t>LPNHK311226474</t>
   </si>
   <si>
-    <t>spLc0NP9InN</t>
-[...20 lines deleted...]
-    <t>LPNHK313665603</t>
+    <t>0756839326407</t>
+  </si>
+  <si>
+    <t>COMFIER Shiatsu poduszka do masażu, masażer pleców z ciepłem, przenośne urządzenie do masażu, krzesło do relaksu, prezent dla kobiet/mężczyzn</t>
+  </si>
+  <si>
+    <t>B08N5ZMQ9H</t>
+  </si>
+  <si>
+    <t>LPNHK314242849</t>
+  </si>
+  <si>
+    <t>LPNHK311521518</t>
   </si>
   <si>
     <t>Mobiclinic, drewniana nosze, CM-01 BASIC, łóżko do masażu, przenośne, fizjoterapia, Marka hiszpańskim, Dresser, Możliwość przysłonięcia, 180x60 cm, niebieski</t>
   </si>
   <si>
     <t>B08R77LDPZ</t>
   </si>
   <si>
     <t>LPNHK315257722</t>
   </si>
   <si>
-    <t>Mobiclinic, Tajo, winda do toalety, z pokrywą, 19 cm, podnośnik do toalety dla osób starszych i niepełnosprawnych, podnośnik do toalety, podnośnik do wanny, regulowany, uchylny, składane podłokietniki, biały</t>
-[...20 lines deleted...]
-    <t>LPNHK311521518</t>
+    <t>PEPE – Podwyższona deska sedesowa z pokrywką, 10 cm, podest deski sedesowej dla osób starszych, niepełnosprawnych, 10 cm, podwyższona deska sedesowa dla dorosłych</t>
+  </si>
+  <si>
+    <t>B095Z3KHPH</t>
+  </si>
+  <si>
+    <t>LPNHK311290479</t>
+  </si>
+  <si>
+    <t>LPNHK314175333</t>
   </si>
   <si>
     <t>Beurer HD 150 XXL Nordic koc grzewczy, elektryczny koc grzewczy z automatycznym wyłączaniem, 200 x 150 cm, 6 ustawień temperatury, możliwość prania w pralce, koc o wyglądzie futra, beżowy / brązowy Nordic 200 x 150 cm</t>
   </si>
   <si>
     <t>B09S5ML13Q</t>
   </si>
   <si>
     <t>LPNHK311611160</t>
   </si>
   <si>
-    <t>Beurer UB 90 komfortowa podkładka grzewcza, miękka podkładka pod łóżko z dwoma strefami temperatury i 9 poziomami temperatury, z automatycznym wyłączaniem i Eco-Control, 150 x 80 cm, można prać w Dwie strefy temperatury + 9 poziomów temperatury</t>
-[...5 lines deleted...]
-    <t>LPNHK311548375</t>
+    <t>Imetec Adapto Recreo, 1-miejscowy podgrzewacz do łóżka 150 x 80 cm, szybkie ogrzewanie, stała i regulowana temperatura, zmywalna hipoalergiczna tkanina pikowana, Wyprodukowano we Włoszech, regulacja 6</t>
+  </si>
+  <si>
+    <t>B0CHSBVHSZ</t>
+  </si>
+  <si>
+    <t>LPNHK314507522</t>
+  </si>
+  <si>
+    <t>Beurer MG 202 Nakładka na Fotel do Masażu Shiatsu, Masaż Shiatsu do Domu i Biura, 2 Poziomy Intensywności, Wąska Obudowa Oparcia, Jasnoszary</t>
+  </si>
+  <si>
+    <t>B0CX8ZW5SR</t>
+  </si>
+  <si>
+    <t>LPNHK311272058</t>
   </si>
   <si>
     <t>Koc Rozgrzewający Beurer Hd 80, Z Miękkiej Tkaniny Cord, Z Materiału Z Recyklingu, 6 Ustawień Temperatury, Automatyczne Wyłączanie I System Bezpieczeństwa,Można Prać W Pralce, 180 Cm Na 130 Cm, Beż beżowy</t>
   </si>
   <si>
     <t>B0DNJRT8LC</t>
   </si>
   <si>
     <t>LPNHK311561024</t>
-  </si>
-[...91 lines deleted...]
-    <t>LPNHK314583170</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -613,575 +613,575 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>4211125370008</v>
+      </c>
+      <c r="C2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>179.99</v>
+        <v>74.99</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>4015588889394</v>
+        <v>4211125370008</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>142.99</v>
+        <v>74.99</v>
       </c>
       <c r="G3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>142.99</v>
+        <v>24.92</v>
       </c>
       <c r="G4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1">
-        <v>4897122201172</v>
+        <v>5038948362374</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>137.39</v>
+        <v>14.55</v>
       </c>
       <c r="G5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="1">
-        <v>8436036559748</v>
+        <v>4015588889394</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>109.95</v>
+        <v>142.99</v>
       </c>
       <c r="G6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4015588889394</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>96.95</v>
+        <v>142.99</v>
       </c>
       <c r="G7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4015588891007</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>89.99</v>
+        <v>21.99</v>
       </c>
       <c r="G8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="1" t="s">
-        <v>25</v>
+      <c r="B9" s="1">
+        <v>8436036556655</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>89.99</v>
+        <v>96.95</v>
       </c>
       <c r="G9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4211125424169</v>
+      </c>
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>75.3</v>
+        <v>57.99</v>
       </c>
       <c r="G10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4897122201172</v>
+      </c>
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="1">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>74.99</v>
+        <v>137.39</v>
       </c>
       <c r="G11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="1">
+        <v>8437019534028</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="1">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>74.99</v>
+        <v>37.53</v>
       </c>
       <c r="G12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B13" s="1">
-        <v>4211125370008</v>
+        <v>4211125644130</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
       <c r="F13">
-        <v>74.99</v>
+        <v>57.0</v>
       </c>
       <c r="G13" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14" s="1">
-        <v>8007403169640</v>
+        <v>4211125644130</v>
       </c>
       <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>73.39</v>
+        <v>57.0</v>
       </c>
       <c r="G14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="1">
-        <v>4211125104696</v>
+      <c r="B15" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>64.3</v>
+        <v>179.99</v>
       </c>
       <c r="G15" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B16" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
-        <v>57.99</v>
+        <v>89.99</v>
       </c>
       <c r="G16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>4211125644130</v>
+        <v>47</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>46</v>
       </c>
       <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>50</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
-        <v>57.0</v>
+        <v>89.99</v>
       </c>
       <c r="G17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B18" s="1">
-        <v>4211125644130</v>
+        <v>8436036559748</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18">
-        <v>57.0</v>
+        <v>109.95</v>
       </c>
       <c r="G18" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" s="1">
-        <v>8437019534028</v>
+        <v>8436584361015</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19">
-        <v>37.53</v>
+        <v>29.99</v>
       </c>
       <c r="G19" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B20" s="1">
         <v>8436584361015</v>
       </c>
       <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20">
         <v>29.99</v>
       </c>
       <c r="G20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B21" s="1">
-        <v>8436584361015</v>
+        <v>4211125431051</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21">
-        <v>29.99</v>
+        <v>75.3</v>
       </c>
       <c r="G21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="1" t="s">
-        <v>60</v>
+      <c r="B22" s="1">
+        <v>8007403169640</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22">
-        <v>24.92</v>
+        <v>73.39</v>
       </c>
       <c r="G22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="1">
-        <v>4015588891007</v>
+        <v>4211125104696</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
-        <v>21.99</v>
+        <v>64.3</v>
       </c>
       <c r="G23" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="1">
-        <v>5038948362374</v>
+        <v>4211125400248</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>14.55</v>
+        <v>74.99</v>
       </c>
       <c r="G24" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>